--- v0 (2026-06-29)
+++ v1 (2026-09-21)
@@ -633,69 +633,69 @@
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>Brasil</t>
         </is>
       </c>
       <c r="B2" s="2" t="n">
         <v>700.4748447699999</v>
       </c>
       <c r="C2" s="2" t="n">
         <v>588.771833</v>
       </c>
       <c r="D2" s="2" t="n">
-        <v>731.77417199</v>
+        <v>731.7741719900001</v>
       </c>
       <c r="E2" s="2" t="n">
         <v>707.08375754</v>
       </c>
       <c r="F2" s="2" t="n">
-        <v>725.45209054</v>
+        <v>725.4520905400001</v>
       </c>
       <c r="G2" s="2" t="n">
         <v>393.87393081</v>
       </c>
       <c r="H2" s="2" t="n">
-        <v>673.0248857499998</v>
+        <v>673.02488575</v>
       </c>
       <c r="I2" s="2" t="n">
         <v>432.68331478</v>
       </c>
       <c r="J2" s="2" t="n">
-        <v>367.35135683</v>
+        <v>367.3513568299999</v>
       </c>
       <c r="K2" s="2" t="n">
         <v>323.50606694</v>
       </c>
       <c r="L2" s="2" t="n">
         <v>359.10151193</v>
       </c>
       <c r="M2" s="2" t="n">
         <v>278.44762153</v>
       </c>
       <c r="N2" s="2" t="n">
         <v>791.97220144</v>
       </c>
       <c r="O2" s="2" t="n">
         <v>1517.89575164</v>
       </c>
       <c r="P2" s="2" t="n">
         <v>2304.07740824</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
@@ -764,63 +764,63 @@
           <t>FAPESP/DPCTA/GPAFI</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="6" t="inlineStr">
         <is>
           <t>URL do portal</t>
         </is>
       </c>
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>https://indicadorescti.fapesp.br/</t>
         </is>
       </c>
     </row>
     <row r="9"/>
     <row r="10">
       <c r="A10" s="6" t="inlineStr">
         <is>
           <t>Data de atualização</t>
         </is>
       </c>
       <c r="B10" s="8" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>15/07/2026</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="6" t="inlineStr">
         <is>
           <t>Data de download</t>
         </is>
       </c>
       <c r="B11" s="8" t="inlineStr">
         <is>
-          <t>29/06/2026</t>
+          <t>21/09/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="B8:E8"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B11:E11"/>
     <mergeCell ref="B10:E10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B8" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>