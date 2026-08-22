--- v0 (2026-07-07)
+++ v1 (2026-08-22)
@@ -779,63 +779,63 @@
       <c r="B8" s="7" t="inlineStr">
         <is>
           <t>https://indicadorescti.fapesp.br/</t>
         </is>
       </c>
     </row>
     <row r="9"/>
     <row r="10">
       <c r="A10" s="6" t="inlineStr">
         <is>
           <t>Data de atualização da fonte de dados</t>
         </is>
       </c>
       <c r="B10" s="10" t="n">
         <v>45922</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="6" t="inlineStr">
         <is>
           <t>Data de atualização</t>
         </is>
       </c>
       <c r="B11" s="10" t="inlineStr">
         <is>
-          <t>08/05/2026</t>
+          <t>15/07/2026</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="6" t="inlineStr">
         <is>
           <t>Data de download</t>
         </is>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
-          <t>07/07/2026</t>
+          <t>22/08/2026</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="B8:E8"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="B6:E6"/>
     <mergeCell ref="B7:E7"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B11:E11"/>
     <mergeCell ref="B10:E10"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B8" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>